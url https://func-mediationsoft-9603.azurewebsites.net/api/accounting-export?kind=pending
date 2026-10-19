--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -440,51 +440,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="48" customWidth="1" min="2" max="2"/>
     <col width="11" customWidth="1" min="3" max="3"/>
     <col width="13" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Pending payouts through 2026-09-02</t>
+          <t>Pending payouts through 2026-10-19</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Neutral</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Med/Arb name</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Appt date</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Invoice due</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">